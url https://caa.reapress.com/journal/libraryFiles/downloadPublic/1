--- v0 (2025-10-14)
+++ v1 (2026-11-04)
@@ -671,169 +671,169 @@
             <w:tblPr>
               <w:tblW w:w="8083" w:type="dxa"/>
               <w:tblInd w:w="1129" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2123"/>
               <w:gridCol w:w="5960"/>
             </w:tblGrid>
             <w:tr w:rsidR="0080155B" w14:paraId="02633EF5" w14:textId="1F53613D" w:rsidTr="0080155B">
               <w:trPr>
                 <w:trHeight w:val="432"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2123" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="44184B94" w14:textId="53BBE2D4" w:rsidR="0080155B" w:rsidRPr="007B74CC" w:rsidRDefault="0080155B" w:rsidP="002E462F">
+                <w:p w14:paraId="44184B94" w14:textId="53BBE2D4" w:rsidR="0080155B" w:rsidRPr="007B74CC" w:rsidRDefault="0080155B" w:rsidP="00EB2CCA">
                   <w:pPr>
                     <w:pStyle w:val="Affiliation"/>
                     <w:framePr w:wrap="around" w:y="230"/>
                     <w:spacing w:before="60"/>
                     <w:ind w:left="40"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="007B74CC">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Received: </w:t>
                   </w:r>
                   <w:r w:rsidR="009E64BB">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                     <w:t>-----</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="5B09DF5E" w14:textId="77777777" w:rsidR="009E64BB" w:rsidRDefault="0080155B" w:rsidP="002E462F">
+                <w:p w14:paraId="5B09DF5E" w14:textId="77777777" w:rsidR="009E64BB" w:rsidRDefault="0080155B" w:rsidP="00EB2CCA">
                   <w:pPr>
                     <w:pStyle w:val="Affiliation"/>
                     <w:framePr w:wrap="around" w:y="230"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="007B74CC">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Revised: </w:t>
                   </w:r>
                   <w:r w:rsidR="009E64BB">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                     <w:t>-----</w:t>
                   </w:r>
                   <w:r w:rsidRPr="007B74CC">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="4075CDC1" w14:textId="34B33BCC" w:rsidR="0080155B" w:rsidRPr="0080155B" w:rsidRDefault="0080155B" w:rsidP="002E462F">
+                <w:p w14:paraId="4075CDC1" w14:textId="34B33BCC" w:rsidR="0080155B" w:rsidRPr="0080155B" w:rsidRDefault="0080155B" w:rsidP="00EB2CCA">
                   <w:pPr>
                     <w:pStyle w:val="Affiliation"/>
                     <w:framePr w:wrap="around" w:y="230"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                   </w:pPr>
                   <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="007B74CC">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                     <w:t>Accepted:</w:t>
                   </w:r>
                   <w:r w:rsidR="009E64BB">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                     <w:t>---</w:t>
                   </w:r>
                   <w:proofErr w:type="gramEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5960" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5CC61862" w14:textId="1F10F455" w:rsidR="0080155B" w:rsidRPr="0080155B" w:rsidRDefault="0080155B" w:rsidP="002E462F">
+                <w:p w14:paraId="5CC61862" w14:textId="1F10F455" w:rsidR="0080155B" w:rsidRPr="0080155B" w:rsidRDefault="0080155B" w:rsidP="00EB2CCA">
                   <w:pPr>
                     <w:pStyle w:val="Affiliation"/>
                     <w:framePr w:wrap="around" w:y="230"/>
                     <w:spacing w:before="60"/>
                     <w:ind w:left="40"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00813E9C">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                     </w:rPr>
                     <w:t xml:space="preserve">LastName, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                     </w:rPr>
                     <w:t>Initial First Name</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00813E9C">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
@@ -2088,51 +2088,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:object w:dxaOrig="3480" w:dyaOrig="1320" w14:anchorId="3888342F">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="" style="width:174pt;height:66pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:ole="">
                   <v:imagedata r:id="rId11" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Equation.DSMT4" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1816858786" r:id="rId12"/>
+                <o:OLEObject Type="Embed" ProgID="Equation.DSMT4" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1853501931" r:id="rId12"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FCACAE2" w14:textId="77777777" w:rsidR="008A6FE0" w:rsidRPr="00D14B7A" w:rsidRDefault="008A6FE0" w:rsidP="008A6FE0">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Adobe Garamond Pro"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D14B7A">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Adobe Garamond Pro"/>
@@ -2152,54 +2152,54 @@
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
       </w:pPr>
       <w:r w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00FC1F0A" w:rsidRPr="00D14B7A">
         <w:t>Where</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00FC1F0A" w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="707AD7F3" w14:textId="4C57E48B" w:rsidR="00FC1F0A" w:rsidRPr="00D14B7A" w:rsidRDefault="00AB10AC" w:rsidP="003D43AD">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC3180">
         <w:rPr>
           <w:noProof/>
           <w:position w:val="-8"/>
         </w:rPr>
         <w:object w:dxaOrig="1260" w:dyaOrig="260" w14:anchorId="2F38B3EA">
-          <v:shape id="_x0000_i1026" type="#_x0000_t75" alt="" style="width:63pt;height:13.2pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:ole="">
+          <v:shape id="_x0000_i1026" type="#_x0000_t75" alt="" style="width:63pt;height:13.3pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:ole="">
             <v:imagedata r:id="rId13" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.DSMT4" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1816858787" r:id="rId14"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.DSMT4" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1853501932" r:id="rId14"/>
         </w:object>
       </w:r>
       <w:r w:rsidR="00FC1F0A" w:rsidRPr="00D14B7A">
         <w:t>, and b is a number greater than 1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33BB6796" w14:textId="563FC147" w:rsidR="00FC1F0A" w:rsidRPr="00D14B7A" w:rsidRDefault="00FC1F0A" w:rsidP="001812AF">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
       </w:pPr>
       <w:r w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve">Be sure that the symbols in your equation have been defined before the equation appears or immediately following. Each equation </w:t>
       </w:r>
       <w:r w:rsidR="001812AF" w:rsidRPr="00D14B7A">
         <w:t>should</w:t>
       </w:r>
       <w:r w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve"> be written by </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C40F9F" w:rsidRPr="00D14B7A">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>MathType</w:t>
@@ -3168,65 +3168,65 @@
     </w:p>
     <w:sectPr w:rsidR="006173C9" w:rsidRPr="00D14B7A" w:rsidSect="002119C3">
       <w:headerReference w:type="even" r:id="rId22"/>
       <w:headerReference w:type="default" r:id="rId23"/>
       <w:footerReference w:type="even" r:id="rId24"/>
       <w:footerReference w:type="default" r:id="rId25"/>
       <w:headerReference w:type="first" r:id="rId26"/>
       <w:footerReference w:type="first" r:id="rId27"/>
       <w:footnotePr>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
       <w:pgMar w:top="1021" w:right="737" w:bottom="1021" w:left="737" w:header="850" w:footer="624" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60354926" w14:textId="77777777" w:rsidR="009C403F" w:rsidRPr="00FE73CA" w:rsidRDefault="009C403F" w:rsidP="00FA44F9">
+    <w:p w14:paraId="363567E4" w14:textId="77777777" w:rsidR="00052412" w:rsidRPr="00FE73CA" w:rsidRDefault="00052412" w:rsidP="00FA44F9">
       <w:r w:rsidRPr="00FE73CA">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09CC3548" w14:textId="77777777" w:rsidR="009C403F" w:rsidRPr="00FE73CA" w:rsidRDefault="009C403F" w:rsidP="00FA44F9">
+    <w:p w14:paraId="492E02ED" w14:textId="77777777" w:rsidR="00052412" w:rsidRPr="00FE73CA" w:rsidRDefault="00052412" w:rsidP="00FA44F9">
       <w:r w:rsidRPr="00FE73CA">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6D1FB0A0" w14:textId="77777777" w:rsidR="009C403F" w:rsidRDefault="009C403F">
+    <w:p w14:paraId="144402B3" w14:textId="77777777" w:rsidR="00052412" w:rsidRDefault="00052412">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Zar">
     <w:altName w:val="Courier New"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -3280,257 +3280,255 @@
     <w:sig w:usb0="00020003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="XB Kayhan">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000051" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Lotus">
+    <w:altName w:val="Arial"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="IRTitr">
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="IRNazanin">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="21002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Compset">
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="2  Mitra">
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Nazanin">
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lotus">
-    <w:altName w:val="Courier New"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Burlak">
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000203" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000005" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Zar">
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Titr">
-    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Thames New">
-    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mitra">
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Mitra">
+    <w:altName w:val="Arial"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Adobe Garamond Pro Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Perpetua">
-    <w:panose1 w:val="02020502060401020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Eras Bold ITC">
-    <w:panose1 w:val="020B0907030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Kamran Outline">
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TT6F0Ao00">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Adobe Devanagari">
-    <w:altName w:val="Cambria Math"/>
+    <w:altName w:val="Kokila"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Adobe Garamond Pro">
     <w:altName w:val="Georgia"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="2CB0AAC9" w14:textId="2DACC4AD" w:rsidR="00E116FE" w:rsidRPr="00C91519" w:rsidRDefault="00E116FE" w:rsidP="007B74CC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:before="100" w:afterAutospacing="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="25"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
@@ -3556,80 +3554,76 @@
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="2F50F4AC" w14:textId="51891BE8" w:rsidR="009F36F0" w:rsidRPr="00E86428" w:rsidRDefault="00C62754" w:rsidP="00C62754">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:bidi w:val="0"/>
       <w:spacing w:before="240" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       <w:ind w:left="426" w:right="427"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:color w:val="auto"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:bidi="fa-IR"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E86428">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251800576" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3375412C" wp14:editId="068A3C29">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251800576" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3375412C" wp14:editId="2CC30A35">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>327158</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>165100</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="142240" cy="143510"/>
           <wp:effectExtent l="0" t="0" r="0" b="8890"/>
           <wp:wrapNone/>
-          <wp:docPr id="11" name="Picture 11" descr="C:\Users\imeni\Desktop\ایکون ایمیل2.png">
-[...1 lines deleted...]
-          </wp:docPr>
+          <wp:docPr id="11" name="Picture 11" descr="C:\Users\imeni\Desktop\ایکون ایمیل2.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="7" name="Picture 7" descr="C:\Users\imeni\Desktop\ایکون ایمیل2.png">
-[...1 lines deleted...]
-                  </pic:cNvPr>
+                  <pic:cNvPr id="11" name="Picture 11" descr="C:\Users\imeni\Desktop\ایکون ایمیل2.png"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId2" cstate="print">
+                  <a:blip r:embed="rId1" cstate="print">
                     <a:duotone>
                       <a:schemeClr val="accent3">
                         <a:shade val="45000"/>
                         <a:satMod val="135000"/>
                       </a:schemeClr>
                       <a:prstClr val="white"/>
                     </a:duotone>
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="142240" cy="143510"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
@@ -3743,51 +3737,51 @@
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251801600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="479D0E07" wp14:editId="327B4478">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>318770</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>5715</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="153670" cy="153670"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Picture 12"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="55" name="DOI_logo.svg.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId3" cstate="print">
+                  <a:blip r:embed="rId2" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="153670" cy="153670"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
@@ -3861,51 +3855,51 @@
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251802624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="554358CA" wp14:editId="7AEDC846">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>318770</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>74818</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="330835" cy="165100"/>
           <wp:effectExtent l="0" t="0" r="0" b="6350"/>
           <wp:wrapNone/>
           <wp:docPr id="15" name="Picture 15"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="63" name="cc-by.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId4" cstate="print">
+                  <a:blip r:embed="rId3" cstate="print">
                     <a:duotone>
                       <a:prstClr val="black"/>
                       <a:schemeClr val="accent3">
                         <a:tint val="45000"/>
                         <a:satMod val="400000"/>
                       </a:schemeClr>
                     </a:duotone>
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="330835" cy="165100"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
@@ -3946,68 +3940,68 @@
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidR="000E04F6" w:rsidRPr="00E531BF">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>This  article</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidR="000E04F6" w:rsidRPr="00E531BF">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> is an open access article distributed under the terms and conditions of the Creative Commons Attribution (CC BY) license (http://creativecommons.org/licenses/by/4.0).</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="77A858E9" w14:textId="77777777" w:rsidR="009C403F" w:rsidRPr="00FE73CA" w:rsidRDefault="009C403F" w:rsidP="00FA44F9">
+    <w:p w14:paraId="6C6EB9BA" w14:textId="77777777" w:rsidR="00052412" w:rsidRPr="00FE73CA" w:rsidRDefault="00052412" w:rsidP="00FA44F9">
       <w:pPr>
         <w:bidi w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE73CA">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="791DD71D" w14:textId="77777777" w:rsidR="009C403F" w:rsidRPr="00FE73CA" w:rsidRDefault="009C403F" w:rsidP="00FA44F9">
+    <w:p w14:paraId="6E82D110" w14:textId="77777777" w:rsidR="00052412" w:rsidRPr="00FE73CA" w:rsidRDefault="00052412" w:rsidP="00FA44F9">
       <w:r w:rsidRPr="00FE73CA">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0DBA3F4F" w14:textId="77777777" w:rsidR="009C403F" w:rsidRPr="00FE73CA" w:rsidRDefault="009C403F" w:rsidP="00FA44F9"/>
+    <w:p w14:paraId="7D6E38FF" w14:textId="77777777" w:rsidR="00052412" w:rsidRPr="00FE73CA" w:rsidRDefault="00052412" w:rsidP="00FA44F9"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rtl/>
       </w:rPr>
       <w:id w:val="-1200926988"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="30B67E5E" w14:textId="01707402" w:rsidR="00731FEA" w:rsidRDefault="00731FEA" w:rsidP="00C1356F">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:framePr w:w="1308" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="text" w:hAnchor="page" w:x="9827" w:y="2"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
@@ -7082,50 +7076,51 @@
     <w:rsid w:val="00006005"/>
     <w:rsid w:val="000102A5"/>
     <w:rsid w:val="00011001"/>
     <w:rsid w:val="0001623C"/>
     <w:rsid w:val="00020DE9"/>
     <w:rsid w:val="000252C5"/>
     <w:rsid w:val="0002739F"/>
     <w:rsid w:val="00027916"/>
     <w:rsid w:val="00027C56"/>
     <w:rsid w:val="000301E6"/>
     <w:rsid w:val="00030D5E"/>
     <w:rsid w:val="00030F79"/>
     <w:rsid w:val="00031AF9"/>
     <w:rsid w:val="000328C1"/>
     <w:rsid w:val="000337C9"/>
     <w:rsid w:val="00033927"/>
     <w:rsid w:val="00033C8F"/>
     <w:rsid w:val="00035391"/>
     <w:rsid w:val="000408F5"/>
     <w:rsid w:val="0004272B"/>
     <w:rsid w:val="0004541E"/>
     <w:rsid w:val="00045F20"/>
     <w:rsid w:val="00047452"/>
     <w:rsid w:val="00047A38"/>
     <w:rsid w:val="00052275"/>
+    <w:rsid w:val="00052412"/>
     <w:rsid w:val="00052588"/>
     <w:rsid w:val="00054BE4"/>
     <w:rsid w:val="000552A7"/>
     <w:rsid w:val="00055F6D"/>
     <w:rsid w:val="000617C1"/>
     <w:rsid w:val="00061C07"/>
     <w:rsid w:val="00064AA9"/>
     <w:rsid w:val="00066B89"/>
     <w:rsid w:val="00066F98"/>
     <w:rsid w:val="00067F01"/>
     <w:rsid w:val="00070254"/>
     <w:rsid w:val="000723F4"/>
     <w:rsid w:val="000726BD"/>
     <w:rsid w:val="00076689"/>
     <w:rsid w:val="00077AEE"/>
     <w:rsid w:val="00077EA3"/>
     <w:rsid w:val="00082218"/>
     <w:rsid w:val="000859BB"/>
     <w:rsid w:val="00085D56"/>
     <w:rsid w:val="00086ABE"/>
     <w:rsid w:val="00087071"/>
     <w:rsid w:val="00087B2D"/>
     <w:rsid w:val="00093CB8"/>
     <w:rsid w:val="00094CF1"/>
     <w:rsid w:val="00097BA8"/>
@@ -7845,50 +7840,51 @@
     <w:rsid w:val="008F0546"/>
     <w:rsid w:val="008F251A"/>
     <w:rsid w:val="008F5CED"/>
     <w:rsid w:val="008F684A"/>
     <w:rsid w:val="00900895"/>
     <w:rsid w:val="00901B57"/>
     <w:rsid w:val="009059C6"/>
     <w:rsid w:val="009060D2"/>
     <w:rsid w:val="009151F0"/>
     <w:rsid w:val="00916EBC"/>
     <w:rsid w:val="00917A43"/>
     <w:rsid w:val="0092544F"/>
     <w:rsid w:val="009260FB"/>
     <w:rsid w:val="009261BA"/>
     <w:rsid w:val="00927A63"/>
     <w:rsid w:val="00930119"/>
     <w:rsid w:val="00931917"/>
     <w:rsid w:val="00940682"/>
     <w:rsid w:val="00940E9F"/>
     <w:rsid w:val="00943A06"/>
     <w:rsid w:val="00947327"/>
     <w:rsid w:val="00947FC4"/>
     <w:rsid w:val="009502C9"/>
     <w:rsid w:val="00953529"/>
     <w:rsid w:val="00955687"/>
+    <w:rsid w:val="00956061"/>
     <w:rsid w:val="0095743A"/>
     <w:rsid w:val="0096022E"/>
     <w:rsid w:val="00960F16"/>
     <w:rsid w:val="00961681"/>
     <w:rsid w:val="00961D81"/>
     <w:rsid w:val="009652F5"/>
     <w:rsid w:val="0096644E"/>
     <w:rsid w:val="009664E4"/>
     <w:rsid w:val="00967312"/>
     <w:rsid w:val="00967748"/>
     <w:rsid w:val="009743A7"/>
     <w:rsid w:val="00976166"/>
     <w:rsid w:val="009763CD"/>
     <w:rsid w:val="00982F2A"/>
     <w:rsid w:val="00984410"/>
     <w:rsid w:val="00984FF0"/>
     <w:rsid w:val="00990207"/>
     <w:rsid w:val="00990440"/>
     <w:rsid w:val="0099226A"/>
     <w:rsid w:val="00993974"/>
     <w:rsid w:val="00993BE9"/>
     <w:rsid w:val="00994A5B"/>
     <w:rsid w:val="00995793"/>
     <w:rsid w:val="00996527"/>
     <w:rsid w:val="00996794"/>
@@ -8324,84 +8320,86 @@
     <w:rsid w:val="00E6643A"/>
     <w:rsid w:val="00E71747"/>
     <w:rsid w:val="00E7378F"/>
     <w:rsid w:val="00E75805"/>
     <w:rsid w:val="00E7646A"/>
     <w:rsid w:val="00E816E2"/>
     <w:rsid w:val="00E85EF7"/>
     <w:rsid w:val="00E86428"/>
     <w:rsid w:val="00E871F1"/>
     <w:rsid w:val="00E87283"/>
     <w:rsid w:val="00E92783"/>
     <w:rsid w:val="00E92C8C"/>
     <w:rsid w:val="00E935C7"/>
     <w:rsid w:val="00E93876"/>
     <w:rsid w:val="00E93CFC"/>
     <w:rsid w:val="00E93E44"/>
     <w:rsid w:val="00E95D32"/>
     <w:rsid w:val="00EA13A0"/>
     <w:rsid w:val="00EA159A"/>
     <w:rsid w:val="00EA199B"/>
     <w:rsid w:val="00EA365F"/>
     <w:rsid w:val="00EA428B"/>
     <w:rsid w:val="00EA5270"/>
     <w:rsid w:val="00EA5455"/>
     <w:rsid w:val="00EB24A2"/>
+    <w:rsid w:val="00EB2CCA"/>
     <w:rsid w:val="00EB3090"/>
     <w:rsid w:val="00EC7ADC"/>
     <w:rsid w:val="00ED00E1"/>
     <w:rsid w:val="00ED0126"/>
     <w:rsid w:val="00ED0A38"/>
     <w:rsid w:val="00ED7BAC"/>
     <w:rsid w:val="00EE238C"/>
     <w:rsid w:val="00EE5D64"/>
     <w:rsid w:val="00EF0F3B"/>
     <w:rsid w:val="00EF1599"/>
     <w:rsid w:val="00EF1D87"/>
     <w:rsid w:val="00EF51BE"/>
     <w:rsid w:val="00EF54BF"/>
     <w:rsid w:val="00EF72A2"/>
     <w:rsid w:val="00EF7F16"/>
     <w:rsid w:val="00F0114B"/>
     <w:rsid w:val="00F0287A"/>
     <w:rsid w:val="00F02B41"/>
     <w:rsid w:val="00F03118"/>
     <w:rsid w:val="00F0469F"/>
     <w:rsid w:val="00F10389"/>
     <w:rsid w:val="00F161CD"/>
     <w:rsid w:val="00F20B5E"/>
     <w:rsid w:val="00F2181B"/>
     <w:rsid w:val="00F221BC"/>
     <w:rsid w:val="00F313FC"/>
     <w:rsid w:val="00F33B62"/>
     <w:rsid w:val="00F35C9A"/>
     <w:rsid w:val="00F376AD"/>
     <w:rsid w:val="00F422E9"/>
     <w:rsid w:val="00F433FC"/>
     <w:rsid w:val="00F458D7"/>
     <w:rsid w:val="00F51409"/>
     <w:rsid w:val="00F534D4"/>
+    <w:rsid w:val="00F54BA7"/>
     <w:rsid w:val="00F5601C"/>
     <w:rsid w:val="00F57F1E"/>
     <w:rsid w:val="00F57FD5"/>
     <w:rsid w:val="00F6069B"/>
     <w:rsid w:val="00F60EAF"/>
     <w:rsid w:val="00F622AA"/>
     <w:rsid w:val="00F62B5D"/>
     <w:rsid w:val="00F63011"/>
     <w:rsid w:val="00F661A9"/>
     <w:rsid w:val="00F66266"/>
     <w:rsid w:val="00F738EB"/>
     <w:rsid w:val="00F7412A"/>
     <w:rsid w:val="00F7492E"/>
     <w:rsid w:val="00F750F5"/>
     <w:rsid w:val="00F754CE"/>
     <w:rsid w:val="00F763F8"/>
     <w:rsid w:val="00F835E7"/>
     <w:rsid w:val="00F85582"/>
     <w:rsid w:val="00F86423"/>
     <w:rsid w:val="00F93781"/>
     <w:rsid w:val="00F96DFB"/>
     <w:rsid w:val="00FA0AEC"/>
     <w:rsid w:val="00FA1434"/>
     <w:rsid w:val="00FA165C"/>
     <w:rsid w:val="00FA2BCF"/>
@@ -21071,51 +21069,51 @@
     <w:div w:id="2112122237">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csl.mendeley.com/styles/699351941/REA" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.nasm.org/workout-and-nutrition-timing" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/10QZBS_E66Z4UTNdP5GhoR5dfsaGe2Jvw/view?usp=sharing" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1uurtjew-arbqOY2Gz9phWYqzR_ssl7F1/view?usp=sharing" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-76810-6_3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/18RGWXRr_r2tx6CpUg9c6uV0-S1X9Iu4X/view?usp=sharing" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.engstruct.2016.01.033" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dastam66@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>